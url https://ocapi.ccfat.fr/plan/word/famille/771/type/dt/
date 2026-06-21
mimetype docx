--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 07/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2344,51 +2344,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="99381213"/>
+    <w:nsid w:val="392725B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2513D648"/>
+    <w:nsid w:val="C28767BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2640,51 +2640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="538D8F5D"/>
+    <w:nsid w:val="912E2382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2788,51 +2788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="54AB6DF9"/>
+    <w:nsid w:val="A0AC70BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2936,51 +2936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="34CDE06A"/>
+    <w:nsid w:val="CE877ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3084,51 +3084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7749F6D5"/>
+    <w:nsid w:val="7AEF78F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3232,51 +3232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0BD46F32"/>
+    <w:nsid w:val="0861F3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3380,51 +3380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="914D2B59"/>
+    <w:nsid w:val="9D3D28B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3528,51 +3528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="54F7D374"/>
+    <w:nsid w:val="85E988D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3676,51 +3676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7A73F0D6"/>
+    <w:nsid w:val="A14D64B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3824,51 +3824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="D409495A"/>
+    <w:nsid w:val="DD382B65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3972,51 +3972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="DA0DBE79"/>
+    <w:nsid w:val="E81646D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4120,51 +4120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="6FAB55D7"/>
+    <w:nsid w:val="264348F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4268,51 +4268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="4A75660C"/>
+    <w:nsid w:val="B0C233D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="BC7F0F01"/>
+    <w:nsid w:val="4374A6B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="2D5073F4"/>
+    <w:nsid w:val="72989B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="47B1CD2D"/>
+    <w:nsid w:val="BF5D3D76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="36559624"/>
+    <w:nsid w:val="0F0298B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7521BD0F"/>
+    <w:nsid w:val="6ECCB974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5156,51 +5156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="758880AA"/>
+    <w:nsid w:val="208B10B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5304,51 +5304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E0B82A84"/>
+    <w:nsid w:val="978B4B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5452,51 +5452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="6EF16250"/>
+    <w:nsid w:val="9AD7284A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5600,51 +5600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="9EE1E229"/>
+    <w:nsid w:val="2C427E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>