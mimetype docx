--- v1 (2026-06-21)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2344,51 +2344,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="392725B3"/>
+    <w:nsid w:val="FD2A60CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2492,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C28767BD"/>
+    <w:nsid w:val="75A5035F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2640,51 +2640,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="912E2382"/>
+    <w:nsid w:val="69328432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2788,51 +2788,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A0AC70BE"/>
+    <w:nsid w:val="0D810730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2936,51 +2936,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CE877ECF"/>
+    <w:nsid w:val="A03E33A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3084,51 +3084,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="7AEF78F3"/>
+    <w:nsid w:val="9F281E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3232,51 +3232,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="0861F3B0"/>
+    <w:nsid w:val="A4E15130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3380,51 +3380,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9D3D28B8"/>
+    <w:nsid w:val="D224DDB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3528,51 +3528,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="85E988D3"/>
+    <w:nsid w:val="EC185E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3676,51 +3676,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A14D64B9"/>
+    <w:nsid w:val="D8EAAD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3824,51 +3824,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="DD382B65"/>
+    <w:nsid w:val="8E6A6900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3972,51 +3972,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="E81646D1"/>
+    <w:nsid w:val="60811684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4120,51 +4120,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="264348F3"/>
+    <w:nsid w:val="87777A7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4268,51 +4268,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="B0C233D6"/>
+    <w:nsid w:val="09DAD15C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4416,51 +4416,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="4374A6B6"/>
+    <w:nsid w:val="6876BF67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4564,51 +4564,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="72989B96"/>
+    <w:nsid w:val="611D59EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="BF5D3D76"/>
+    <w:nsid w:val="3E3D5DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4860,51 +4860,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="0F0298B4"/>
+    <w:nsid w:val="C8463E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5008,51 +5008,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="6ECCB974"/>
+    <w:nsid w:val="212FCFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5156,51 +5156,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="208B10B8"/>
+    <w:nsid w:val="BB5B40A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5304,51 +5304,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="978B4B60"/>
+    <w:nsid w:val="2F595DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5452,51 +5452,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9AD7284A"/>
+    <w:nsid w:val="85B769BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5600,51 +5600,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2C427E69"/>
+    <w:nsid w:val="07DCABB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>