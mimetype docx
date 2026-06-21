--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 07/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3040,51 +3040,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CEB9E64B"/>
+    <w:nsid w:val="FC89A018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A28945C0"/>
+    <w:nsid w:val="96201EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="91307089"/>
+    <w:nsid w:val="BD17326E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="B8352A49"/>
+    <w:nsid w:val="7CD4E168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="AA3318FE"/>
+    <w:nsid w:val="17C796F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="8937A2BE"/>
+    <w:nsid w:val="1D285262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3928,51 +3928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DC55D30D"/>
+    <w:nsid w:val="F933CD25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4076,51 +4076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="99E94C9A"/>
+    <w:nsid w:val="40FD8CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4224,51 +4224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="C219F9BF"/>
+    <w:nsid w:val="9DAF34C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4372,51 +4372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="22264372"/>
+    <w:nsid w:val="E7B0B5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6DC77985"/>
+    <w:nsid w:val="CAB8ACAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +4668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="0A47B3E2"/>
+    <w:nsid w:val="4312F1B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4816,51 +4816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3C61E83D"/>
+    <w:nsid w:val="D53D1693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="D6FF2CDD"/>
+    <w:nsid w:val="10C83B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5112,51 +5112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="F090E156"/>
+    <w:nsid w:val="A710F89F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5260,51 +5260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="129DCBCC"/>
+    <w:nsid w:val="4DEE0C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5408,51 +5408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="47608B87"/>
+    <w:nsid w:val="DFC09912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5556,51 +5556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5A420BC6"/>
+    <w:nsid w:val="85622F57"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5704,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="45F45E82"/>
+    <w:nsid w:val="85068126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5852,51 +5852,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A1A95530"/>
+    <w:nsid w:val="D5A940F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="EE2E30B6"/>
+    <w:nsid w:val="144FF61A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6148,51 +6148,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="147364A9"/>
+    <w:nsid w:val="DC124BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6296,51 +6296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="335296D5"/>
+    <w:nsid w:val="22796EF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>