--- v1 (2026-06-21)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 21/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.1 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.1 « Planchers et accessoires de plancher »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3040,51 +3040,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FC89A018"/>
+    <w:nsid w:val="41DBF204"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3188,51 +3188,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="96201EE5"/>
+    <w:nsid w:val="3734424A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3336,51 +3336,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BD17326E"/>
+    <w:nsid w:val="8B67F51F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="7CD4E168"/>
+    <w:nsid w:val="21095E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3632,51 +3632,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="17C796F4"/>
+    <w:nsid w:val="CC529900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3780,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="1D285262"/>
+    <w:nsid w:val="7921AAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3928,51 +3928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F933CD25"/>
+    <w:nsid w:val="E5C16620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4076,51 +4076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="40FD8CA5"/>
+    <w:nsid w:val="A645ED83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4224,51 +4224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="9DAF34C6"/>
+    <w:nsid w:val="4169E2F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4372,51 +4372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E7B0B5C8"/>
+    <w:nsid w:val="62827F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="CAB8ACAD"/>
+    <w:nsid w:val="E92FCD6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +4668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="4312F1B1"/>
+    <w:nsid w:val="F823776C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4816,51 +4816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D53D1693"/>
+    <w:nsid w:val="B80F2199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4964,51 +4964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="10C83B71"/>
+    <w:nsid w:val="B882D6ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5112,51 +5112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="A710F89F"/>
+    <w:nsid w:val="CCD84860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5260,51 +5260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="4DEE0C5F"/>
+    <w:nsid w:val="33F6C891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5408,51 +5408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DFC09912"/>
+    <w:nsid w:val="FB0C7848"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5556,51 +5556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="85622F57"/>
+    <w:nsid w:val="64C913D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5704,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="85068126"/>
+    <w:nsid w:val="69A85311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5852,51 +5852,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D5A940F0"/>
+    <w:nsid w:val="DF20F894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="144FF61A"/>
+    <w:nsid w:val="51F31B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6148,51 +6148,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="DC124BBD"/>
+    <w:nsid w:val="68E60529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6296,51 +6296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="22796EF5"/>
+    <w:nsid w:val="4CA7C8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>