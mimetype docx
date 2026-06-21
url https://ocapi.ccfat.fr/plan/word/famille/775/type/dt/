--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 07/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 21/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3060,51 +3060,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B3597459"/>
+    <w:nsid w:val="63C3B4C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="F43344DD"/>
+    <w:nsid w:val="925F075E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3356,51 +3356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4E56E79C"/>
+    <w:nsid w:val="644B8F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="A56DFF5F"/>
+    <w:nsid w:val="0F2B1EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3652,51 +3652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="F1275F81"/>
+    <w:nsid w:val="9A7246A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3800,51 +3800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0E8E736A"/>
+    <w:nsid w:val="9159088F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3948,51 +3948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="D9FFDBC7"/>
+    <w:nsid w:val="745B9249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4096,51 +4096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9C4E148E"/>
+    <w:nsid w:val="FCE975A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4244,51 +4244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="23D298E2"/>
+    <w:nsid w:val="188179E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4392,51 +4392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="47B70D04"/>
+    <w:nsid w:val="71074904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4540,51 +4540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="81FAACE9"/>
+    <w:nsid w:val="FC312664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4688,51 +4688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="09156C82"/>
+    <w:nsid w:val="2A597532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4836,51 +4836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="9BC7B93D"/>
+    <w:nsid w:val="5D6655DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="7D34B5FE"/>
+    <w:nsid w:val="A3FE3881"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5132,51 +5132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6E78644A"/>
+    <w:nsid w:val="91ADA832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5280,51 +5280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="0D875F66"/>
+    <w:nsid w:val="A492ABA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5428,51 +5428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="9BF0E399"/>
+    <w:nsid w:val="159937FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5576,51 +5576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="44734301"/>
+    <w:nsid w:val="CC4D5075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="DCBE7AEB"/>
+    <w:nsid w:val="494F7875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5872,51 +5872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="D17C01BF"/>
+    <w:nsid w:val="96789EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6020,51 +6020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="37DE1C1E"/>
+    <w:nsid w:val="F176560A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6168,51 +6168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="C1A05EE0"/>
+    <w:nsid w:val="50F0257B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6316,51 +6316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="272353F6"/>
+    <w:nsid w:val="1BEDE4D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6464,51 +6464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="E39122BA"/>
+    <w:nsid w:val="82BDC830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>