--- v1 (2026-06-21)
+++ v2 (2026-08-08)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 21/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 20 - Édité le 08/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 20 « Produits et procédés spéciaux d'isolation »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3060,51 +3060,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="63C3B4C7"/>
+    <w:nsid w:val="31E6CB46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3208,51 +3208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="925F075E"/>
+    <w:nsid w:val="0E77523E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3356,51 +3356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="644B8F98"/>
+    <w:nsid w:val="F80F4FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0F2B1EDB"/>
+    <w:nsid w:val="CD74E964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3652,51 +3652,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="9A7246A7"/>
+    <w:nsid w:val="44436F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3800,51 +3800,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="9159088F"/>
+    <w:nsid w:val="EEEA7D4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3948,51 +3948,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="745B9249"/>
+    <w:nsid w:val="AF28ABFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4096,51 +4096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="FCE975A1"/>
+    <w:nsid w:val="400CFFF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4244,51 +4244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="188179E9"/>
+    <w:nsid w:val="B58D8F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4392,51 +4392,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="71074904"/>
+    <w:nsid w:val="7D856115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4540,51 +4540,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="FC312664"/>
+    <w:nsid w:val="55D58ABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4688,51 +4688,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="2A597532"/>
+    <w:nsid w:val="AEE5B1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4836,51 +4836,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="5D6655DC"/>
+    <w:nsid w:val="D20197C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A3FE3881"/>
+    <w:nsid w:val="47B17A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5132,51 +5132,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="91ADA832"/>
+    <w:nsid w:val="1CABD87F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5280,51 +5280,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="A492ABA5"/>
+    <w:nsid w:val="E33D0639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5428,51 +5428,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="159937FF"/>
+    <w:nsid w:val="1158CB7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5576,51 +5576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="CC4D5075"/>
+    <w:nsid w:val="42ABF1F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5724,51 +5724,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="494F7875"/>
+    <w:nsid w:val="53F2401F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5872,51 +5872,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="96789EC2"/>
+    <w:nsid w:val="326A18BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6020,51 +6020,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="F176560A"/>
+    <w:nsid w:val="9DB091B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6168,51 +6168,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="50F0257B"/>
+    <w:nsid w:val="56937B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6316,51 +6316,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="1BEDE4D3"/>
+    <w:nsid w:val="D0D33925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6464,51 +6464,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="82BDC830"/>
+    <w:nsid w:val="5D5E5969"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>