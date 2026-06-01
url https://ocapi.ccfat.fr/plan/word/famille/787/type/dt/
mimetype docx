--- v0 (2026-04-19)
+++ v1 (2026-06-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 19/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 01/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2331,51 +2331,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2B1A3643"/>
+    <w:nsid w:val="41657A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2479,51 +2479,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3C5E4E5A"/>
+    <w:nsid w:val="49A89F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2627,51 +2627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C15A2A79"/>
+    <w:nsid w:val="F75093D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BB73D221"/>
+    <w:nsid w:val="866B549B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2923,51 +2923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E93E8E97"/>
+    <w:nsid w:val="A42754AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="F7A1116E"/>
+    <w:nsid w:val="CA281568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3219,51 +3219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="570267F7"/>
+    <w:nsid w:val="6E6464EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="DF92BDC0"/>
+    <w:nsid w:val="1CDD3F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +3515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="10F63C0F"/>
+    <w:nsid w:val="9B52A459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="46D7F274"/>
+    <w:nsid w:val="6F170AA1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="F6B720ED"/>
+    <w:nsid w:val="2A2D77DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="DCE6BD14"/>
+    <w:nsid w:val="3086B0CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="3C1AA1A1"/>
+    <w:nsid w:val="7C932E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4255,51 +4255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="163BA11F"/>
+    <w:nsid w:val="165E044E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="9661CABF"/>
+    <w:nsid w:val="C173580A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4551,51 +4551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="6DA06F38"/>
+    <w:nsid w:val="5DA4AE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4699,51 +4699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="F54DA086"/>
+    <w:nsid w:val="C7BAEF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4847,51 +4847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="9A4AAC5C"/>
+    <w:nsid w:val="C55D51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>