--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 01/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 17/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2331,51 +2331,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="41657A37"/>
+    <w:nsid w:val="EFC62806"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2479,51 +2479,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="49A89F7E"/>
+    <w:nsid w:val="16D46115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2627,51 +2627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F75093D2"/>
+    <w:nsid w:val="D3EFAC3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="866B549B"/>
+    <w:nsid w:val="DB581931"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2923,51 +2923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A42754AD"/>
+    <w:nsid w:val="6863EF0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="CA281568"/>
+    <w:nsid w:val="33044DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3219,51 +3219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6E6464EC"/>
+    <w:nsid w:val="56DD97E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="1CDD3F30"/>
+    <w:nsid w:val="BF2D612D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +3515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="9B52A459"/>
+    <w:nsid w:val="0BE91FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="6F170AA1"/>
+    <w:nsid w:val="32E4FFC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="2A2D77DB"/>
+    <w:nsid w:val="75C0282C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3086B0CD"/>
+    <w:nsid w:val="B05780ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="7C932E0A"/>
+    <w:nsid w:val="FB477F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4255,51 +4255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="165E044E"/>
+    <w:nsid w:val="ADBF5904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C173580A"/>
+    <w:nsid w:val="67AE9739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4551,51 +4551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="5DA4AE0A"/>
+    <w:nsid w:val="D8E64820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4699,51 +4699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="C7BAEF2F"/>
+    <w:nsid w:val="2996AB10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4847,51 +4847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="C55D51F5"/>
+    <w:nsid w:val="C49E54EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>