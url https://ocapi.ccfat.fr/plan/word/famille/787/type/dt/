--- v2 (2026-07-16)
+++ v3 (2026-08-27)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 17/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 27/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -2331,51 +2331,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EFC62806"/>
+    <w:nsid w:val="6125FE13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2479,51 +2479,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="16D46115"/>
+    <w:nsid w:val="94EE09C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2627,51 +2627,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D3EFAC3B"/>
+    <w:nsid w:val="B745C5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2775,51 +2775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="DB581931"/>
+    <w:nsid w:val="1B264B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2923,51 +2923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6863EF0F"/>
+    <w:nsid w:val="70303A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="33044DCC"/>
+    <w:nsid w:val="396E2D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3219,51 +3219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="56DD97E7"/>
+    <w:nsid w:val="379C4B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3367,51 +3367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BF2D612D"/>
+    <w:nsid w:val="E002A694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3515,51 +3515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="0BE91FCF"/>
+    <w:nsid w:val="BD11D0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="32E4FFC6"/>
+    <w:nsid w:val="97618A16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="75C0282C"/>
+    <w:nsid w:val="8E947708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3959,51 +3959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="B05780ED"/>
+    <w:nsid w:val="24527810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="FB477F18"/>
+    <w:nsid w:val="EA5CBF90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4255,51 +4255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="ADBF5904"/>
+    <w:nsid w:val="6705794E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4403,51 +4403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="67AE9739"/>
+    <w:nsid w:val="5C532419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4551,51 +4551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="D8E64820"/>
+    <w:nsid w:val="B63D60FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4699,51 +4699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="2996AB10"/>
+    <w:nsid w:val="B6D4A04F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4847,51 +4847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="C49E54EE"/>
+    <w:nsid w:val="55A69703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>