--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 01/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 17/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3679,51 +3679,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B16CB73A"/>
+    <w:nsid w:val="599CBF88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +3827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E1C2E39B"/>
+    <w:nsid w:val="A6D47662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2FE29F17"/>
+    <w:nsid w:val="BD982040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E8BA1AED"/>
+    <w:nsid w:val="540F3814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="123F38CB"/>
+    <w:nsid w:val="AA112A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="97267E6F"/>
+    <w:nsid w:val="D7899FB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4567,51 +4567,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CF48DC06"/>
+    <w:nsid w:val="96007412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4715,51 +4715,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="3D4055D2"/>
+    <w:nsid w:val="5FC92615"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4863,51 +4863,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="D689A956"/>
+    <w:nsid w:val="EEEC113A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="EE7463C9"/>
+    <w:nsid w:val="E51AC6FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5159,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8412FC7C"/>
+    <w:nsid w:val="6CFEAA70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="6352683F"/>
+    <w:nsid w:val="915FE2E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="AF7B6995"/>
+    <w:nsid w:val="E1B7B7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5603,51 +5603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="8DE866A2"/>
+    <w:nsid w:val="549EF68B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="ADE0573B"/>
+    <w:nsid w:val="BCA9C6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5899,51 +5899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="00B5B5B2"/>
+    <w:nsid w:val="B4498630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="39A8523A"/>
+    <w:nsid w:val="D7F584C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="EA2ACA16"/>
+    <w:nsid w:val="FC516E3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="3ED390DD"/>
+    <w:nsid w:val="D184538F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6491,51 +6491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="E62B7208"/>
+    <w:nsid w:val="6F802B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6639,51 +6639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="93394E47"/>
+    <w:nsid w:val="3EED499D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="9F9458A2"/>
+    <w:nsid w:val="A8E445AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6935,51 +6935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="A35F2E02"/>
+    <w:nsid w:val="3A922188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7083,51 +7083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="910714FE"/>
+    <w:nsid w:val="75E9EC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7231,51 +7231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="3431F490"/>
+    <w:nsid w:val="D32213CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7379,51 +7379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="FB3B5E0D"/>
+    <w:nsid w:val="8063BE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7527,51 +7527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="00308A25"/>
+    <w:nsid w:val="D0A7A824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7675,51 +7675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="2F5E9BE7"/>
+    <w:nsid w:val="677C067D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="7A53D750"/>
+    <w:nsid w:val="D1C07CA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7971,51 +7971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="C9932CFB"/>
+    <w:nsid w:val="EC117813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>