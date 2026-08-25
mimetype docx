--- v1 (2026-07-16)
+++ v2 (2026-08-25)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 17/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 25/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3679,51 +3679,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="599CBF88"/>
+    <w:nsid w:val="82AE84C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3827,51 +3827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A6D47662"/>
+    <w:nsid w:val="0F6ACAE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3975,51 +3975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="BD982040"/>
+    <w:nsid w:val="0B07BE48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4123,51 +4123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="540F3814"/>
+    <w:nsid w:val="772239D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="AA112A29"/>
+    <w:nsid w:val="EAE9A555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4419,51 +4419,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="D7899FB2"/>
+    <w:nsid w:val="9B8B2C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4567,51 +4567,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="96007412"/>
+    <w:nsid w:val="A0D0CD58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4715,51 +4715,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5FC92615"/>
+    <w:nsid w:val="F701E74F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4863,51 +4863,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="EEEC113A"/>
+    <w:nsid w:val="C4986C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E51AC6FC"/>
+    <w:nsid w:val="034D10C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5159,51 +5159,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="6CFEAA70"/>
+    <w:nsid w:val="93BE089F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5307,51 +5307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="915FE2E7"/>
+    <w:nsid w:val="E773CFD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5455,51 +5455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="E1B7B7D3"/>
+    <w:nsid w:val="29BBA03C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5603,51 +5603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="549EF68B"/>
+    <w:nsid w:val="61BCE3B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5751,51 +5751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="BCA9C6E1"/>
+    <w:nsid w:val="92972B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5899,51 +5899,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="B4498630"/>
+    <w:nsid w:val="B58783F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D7F584C3"/>
+    <w:nsid w:val="6F470047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6195,51 +6195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="FC516E3D"/>
+    <w:nsid w:val="F7BAE561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6343,51 +6343,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="D184538F"/>
+    <w:nsid w:val="0DFD03F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6491,51 +6491,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="6F802B64"/>
+    <w:nsid w:val="9BDD36C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6639,51 +6639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="3EED499D"/>
+    <w:nsid w:val="E484570F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6787,51 +6787,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="A8E445AB"/>
+    <w:nsid w:val="95663B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6935,51 +6935,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="3A922188"/>
+    <w:nsid w:val="5FF996F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7083,51 +7083,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="75E9EC48"/>
+    <w:nsid w:val="9FAC3BCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7231,51 +7231,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="D32213CF"/>
+    <w:nsid w:val="3F04A946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7379,51 +7379,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="8063BE46"/>
+    <w:nsid w:val="45C6F0AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7527,51 +7527,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="D0A7A824"/>
+    <w:nsid w:val="CA1C8137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7675,51 +7675,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="677C067D"/>
+    <w:nsid w:val="A8A9F393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="D1C07CA5"/>
+    <w:nsid w:val="1BDE49C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7971,51 +7971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="EC117813"/>
+    <w:nsid w:val="E438EAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>