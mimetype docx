--- v0 (2026-04-21)
+++ v1 (2026-06-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 21/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 01/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3848,51 +3848,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="40A8E3D1"/>
+    <w:nsid w:val="92F924BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="262C9DEF"/>
+    <w:nsid w:val="05497DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="38D064EA"/>
+    <w:nsid w:val="40302149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="8B370EBE"/>
+    <w:nsid w:val="3CABF45C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2DF08E2C"/>
+    <w:nsid w:val="D1A43715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="018BD472"/>
+    <w:nsid w:val="23E9C4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="CF174731"/>
+    <w:nsid w:val="38749538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BD9759E4"/>
+    <w:nsid w:val="18FB4505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="8A7511F9"/>
+    <w:nsid w:val="07314E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="312EDBB0"/>
+    <w:nsid w:val="C3A5126A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="EDAC17F0"/>
+    <w:nsid w:val="8C98A6B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="3B974586"/>
+    <w:nsid w:val="72217506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="1A0D1372"/>
+    <w:nsid w:val="16910DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="A9C0AFAE"/>
+    <w:nsid w:val="17F86421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="6466BC66"/>
+    <w:nsid w:val="2F79EEEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="FAC96B76"/>
+    <w:nsid w:val="DCB540AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="3BDE963B"/>
+    <w:nsid w:val="DF6F89A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="90BD8025"/>
+    <w:nsid w:val="65A4E0E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="46195EB6"/>
+    <w:nsid w:val="955C6167"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8C41FCF8"/>
+    <w:nsid w:val="A4D7A7EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="E2B60DBF"/>
+    <w:nsid w:val="AB624BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="40A16748"/>
+    <w:nsid w:val="EFAD93F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="71CBCBC4"/>
+    <w:nsid w:val="757B6DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="44E3F034"/>
+    <w:nsid w:val="BAC737A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="3192DA94"/>
+    <w:nsid w:val="97453D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7548,51 +7548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="F2E57BF8"/>
+    <w:nsid w:val="02B3BA8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="93EC372F"/>
+    <w:nsid w:val="059D9027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="41C30D1B"/>
+    <w:nsid w:val="E7B918FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7992,51 +7992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="8FCB379C"/>
+    <w:nsid w:val="BD1448CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8140,51 +8140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="4C09DC7A"/>
+    <w:nsid w:val="5CB4ACC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8288,51 +8288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="A1BD5374"/>
+    <w:nsid w:val="5BE6F720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>