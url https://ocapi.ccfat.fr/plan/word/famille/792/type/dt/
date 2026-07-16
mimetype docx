--- v1 (2026-06-01)
+++ v2 (2026-07-16)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 01/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 17/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3848,51 +3848,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="92F924BF"/>
+    <w:nsid w:val="481A27C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="05497DF7"/>
+    <w:nsid w:val="4A95EBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="40302149"/>
+    <w:nsid w:val="E66B5A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="3CABF45C"/>
+    <w:nsid w:val="C1312D2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="D1A43715"/>
+    <w:nsid w:val="DA8120D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="23E9C4AD"/>
+    <w:nsid w:val="0154866B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="38749538"/>
+    <w:nsid w:val="DF48F59B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="18FB4505"/>
+    <w:nsid w:val="F035D5AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="07314E9D"/>
+    <w:nsid w:val="BF9BF8BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="C3A5126A"/>
+    <w:nsid w:val="46D5FB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="8C98A6B4"/>
+    <w:nsid w:val="B46FF78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="72217506"/>
+    <w:nsid w:val="95C90BEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="16910DCF"/>
+    <w:nsid w:val="365B4329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="17F86421"/>
+    <w:nsid w:val="4886C8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="2F79EEEB"/>
+    <w:nsid w:val="5CF67F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="DCB540AA"/>
+    <w:nsid w:val="E73795CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DF6F89A0"/>
+    <w:nsid w:val="DD407C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="65A4E0E3"/>
+    <w:nsid w:val="33EFE7F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="955C6167"/>
+    <w:nsid w:val="C367B577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="A4D7A7EB"/>
+    <w:nsid w:val="9534ADBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="AB624BFA"/>
+    <w:nsid w:val="2A7CB266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="EFAD93F3"/>
+    <w:nsid w:val="E0E86EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="757B6DF8"/>
+    <w:nsid w:val="2FDE02DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="BAC737A6"/>
+    <w:nsid w:val="CF086E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="97453D18"/>
+    <w:nsid w:val="A62DF017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7548,51 +7548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="02B3BA8A"/>
+    <w:nsid w:val="6574CB09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="059D9027"/>
+    <w:nsid w:val="6A26C066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="E7B918FC"/>
+    <w:nsid w:val="1B3F5EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7992,51 +7992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="BD1448CF"/>
+    <w:nsid w:val="5E94ABE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8140,51 +8140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="5CB4ACC0"/>
+    <w:nsid w:val="2EC47F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8288,51 +8288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="5BE6F720"/>
+    <w:nsid w:val="82129C33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>