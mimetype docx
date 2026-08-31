--- v2 (2026-07-16)
+++ v3 (2026-08-31)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 17/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 3.3 - Édité le 31/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 3.3 « Structures tridimensionnelles, ouvrages de fondation et d’infrastructure »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -3848,51 +3848,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="481A27C5"/>
+    <w:nsid w:val="39296E45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3996,51 +3996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4A95EBE9"/>
+    <w:nsid w:val="363F330B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4144,51 +4144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E66B5A24"/>
+    <w:nsid w:val="DADBD4AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4292,51 +4292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C1312D2B"/>
+    <w:nsid w:val="71921093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="DA8120D9"/>
+    <w:nsid w:val="22DBCF58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4588,51 +4588,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0154866B"/>
+    <w:nsid w:val="F312C7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4736,51 +4736,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="DF48F59B"/>
+    <w:nsid w:val="CDA90FF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4884,51 +4884,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="F035D5AC"/>
+    <w:nsid w:val="79AEA376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="BF9BF8BC"/>
+    <w:nsid w:val="06B156F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5180,51 +5180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="46D5FB82"/>
+    <w:nsid w:val="D1F5557E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5328,51 +5328,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B46FF78C"/>
+    <w:nsid w:val="A404FA1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5476,51 +5476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="95C90BEE"/>
+    <w:nsid w:val="39778E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5624,51 +5624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="365B4329"/>
+    <w:nsid w:val="2C881F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5772,51 +5772,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="4886C8C0"/>
+    <w:nsid w:val="1B1035E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5920,51 +5920,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="5CF67F00"/>
+    <w:nsid w:val="9F6A9466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6068,51 +6068,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="E73795CE"/>
+    <w:nsid w:val="FF0A8F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6216,51 +6216,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="DD407C3B"/>
+    <w:nsid w:val="AC8A890C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6364,51 +6364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="33EFE7F2"/>
+    <w:nsid w:val="BA1C50B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6512,51 +6512,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="C367B577"/>
+    <w:nsid w:val="F4A80F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6660,51 +6660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="9534ADBC"/>
+    <w:nsid w:val="2CEA97C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="2A7CB266"/>
+    <w:nsid w:val="32CEA48C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6956,51 +6956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="E0E86EC4"/>
+    <w:nsid w:val="21C8CD8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7104,51 +7104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2FDE02DA"/>
+    <w:nsid w:val="B5B38B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7252,51 +7252,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="CF086E9C"/>
+    <w:nsid w:val="4C66484F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7400,51 +7400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="A62DF017"/>
+    <w:nsid w:val="761AB57E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7548,51 +7548,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="6574CB09"/>
+    <w:nsid w:val="9F9AB496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7696,51 +7696,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="6A26C066"/>
+    <w:nsid w:val="44602402"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7844,51 +7844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="1B3F5EF2"/>
+    <w:nsid w:val="6605F50A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7992,51 +7992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="5E94ABE0"/>
+    <w:nsid w:val="44AF5A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8140,51 +8140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="2EC47F37"/>
+    <w:nsid w:val="E5D9868D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8288,51 +8288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="82129C33"/>
+    <w:nsid w:val="9858E00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>