--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 09/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 30/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1928,51 +1928,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FE7C372F"/>
+    <w:nsid w:val="D653A84E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2076,51 +2076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8EDBA2A1"/>
+    <w:nsid w:val="259FAFD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2224,51 +2224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="950ED76E"/>
+    <w:nsid w:val="C220A168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2372,51 +2372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="2A6F9DEA"/>
+    <w:nsid w:val="C561F39A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2520,51 +2520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2C0BEEF5"/>
+    <w:nsid w:val="CFF09C2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2668,51 +2668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="51AB8651"/>
+    <w:nsid w:val="909B5EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2816,51 +2816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="83FAD0DF"/>
+    <w:nsid w:val="746D2D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2964,51 +2964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="741FE897"/>
+    <w:nsid w:val="EBDA9D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="37372165"/>
+    <w:nsid w:val="AB157D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="D6D5C327"/>
+    <w:nsid w:val="E118C26E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3408,51 +3408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="4AFD00F7"/>
+    <w:nsid w:val="00874E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>