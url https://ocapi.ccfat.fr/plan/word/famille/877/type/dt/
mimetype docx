--- v1 (2026-05-30)
+++ v2 (2026-06-23)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 30/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 23/06/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1928,51 +1928,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="D653A84E"/>
+    <w:nsid w:val="C39DDA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2076,51 +2076,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="259FAFD3"/>
+    <w:nsid w:val="5868B224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2224,51 +2224,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C220A168"/>
+    <w:nsid w:val="D675F255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2372,51 +2372,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C561F39A"/>
+    <w:nsid w:val="126BCDE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2520,51 +2520,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="CFF09C2B"/>
+    <w:nsid w:val="8483D36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2668,51 +2668,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="909B5EAB"/>
+    <w:nsid w:val="298F65E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2816,51 +2816,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="746D2D32"/>
+    <w:nsid w:val="6FE1B8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2964,51 +2964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="EBDA9D94"/>
+    <w:nsid w:val="9389AE26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3112,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="AB157D1E"/>
+    <w:nsid w:val="337EF6B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3260,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="E118C26E"/>
+    <w:nsid w:val="CCE597B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3408,51 +3408,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="00874E98"/>
+    <w:nsid w:val="B1DF35B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>