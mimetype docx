--- v2 (2026-06-23)
+++ v3 (2026-08-18)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 23/06/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.2 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.2 « Equipements / Installations de combustion »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1118,110 +1118,110 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Dimensionnement et conception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/02/2025</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Indiquer les prescriptions générales de dimensionnement et de conception du système par renvoi au Cahier des Prescriptions Techniques communes concernant les systèmes individuels d’amenée d’air comburant et d’évacuation des produits de combustion raccordés à des appareils à gaz à circuit de combustion étanche de Type C6 (e-cahier du CSTB n° 3592_V4).</w:t>
+        <w:t xml:space="preserve">Indiquer les prescriptions générales de dimensionnement et de conception du système par renvoi au Cahier des Prescriptions Techniques communes concernant les systèmes individuels d’amenée d’air comburant et d’évacuation des produits de combustion raccordés à des appareils à gaz à circuit de combustion étanche de Type C6 (e-cahier du CSTB n° 3592_V5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser qui réalise le dimensionnement (le titulaire ou un éventuel distributeur du système).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.2. Règles de conception générales dans les bâtiments d'habitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/02/2025</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les dispositions de conception générales complémentaires à celles prévues dans le Cahier des Prescriptions Techniques communes concernant les systèmes individuels d’amenée d’air comburant et d’évacuation des produits de combustion raccordés à des appareils à gaz à circuit de combustion étanche de Type C6 (e-cahier du CSTB n° 3592_V4).</w:t>
+        <w:t xml:space="preserve">Préciser les dispositions de conception générales complémentaires à celles prévues dans le Cahier des Prescriptions Techniques communes concernant les systèmes individuels d’amenée d’air comburant et d’évacuation des produits de combustion raccordés à des appareils à gaz à circuit de combustion étanche de Type C6 (e-cahier du CSTB n° 3592_V5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3. Règles de conception particulières dans les bâtiments d'habitation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/02/2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1304,136 +1304,129 @@
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser les dispositions de conception particulières dans les bâtiments relevant du Code du Travail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">6.5. Règles de conception particulières dans les Etablissements Recevant du Public</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 04/02/2021</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préciser les catégories des Etablissements Recevant du Public dans lequel le système peut être installé et les dispositions de conception particulières.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Critères d'évaluation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Conformité des dispositions de conception au règlement ERP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Mise en oeuvre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="720" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">7.1. Généralités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 06/02/2025</w:t>
+        <w:t xml:space="preserve">Validé par le Groupe Spécialisé le 26/03/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Description</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Préciser les règles générales de mise en oeuvre du système par référence au Cahier des Prescriptions Techniques communes concernant les systèmesindividuels d'amenée d'air comburant et d'évacuation des produits de combustion raccordés à des appareils à gaz à circuit de combustion étanche de Type C6, de puissance maximale ≤ 70 kW (e-cahier du CSTB n° 3592_V4).</w:t>
+        <w:t xml:space="preserve">Préciser les règles générales de mise en oeuvre du système par référence au Cahier des Prescriptions Techniques communes concernant les systèmesindividuels d'amenée d'air comburant et d'évacuation des produits de combustion raccordés à des appareils à gaz à circuit de combustion étanche de Type C6, de puissance maximale ≤ 70 kW (e-cahier du CSTB n° 3592_V5).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En particulier indiquer les éléments nécessaire pour :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l'assemblage des conduits,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pPr/>
@@ -1928,51 +1921,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C39DDA8D"/>
+    <w:nsid w:val="55FCE6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2076,51 +2069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="5868B224"/>
+    <w:nsid w:val="A20021A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2224,51 +2217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D675F255"/>
+    <w:nsid w:val="211ADDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2372,51 +2365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="126BCDE7"/>
+    <w:nsid w:val="4FC6BEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2520,51 +2513,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8483D36A"/>
+    <w:nsid w:val="FBE8BEB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2668,51 +2661,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="298F65E9"/>
+    <w:nsid w:val="4F59105E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2816,51 +2809,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6FE1B8D8"/>
+    <w:nsid w:val="15574FA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2964,51 +2957,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="9389AE26"/>
+    <w:nsid w:val="BB71E768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3112,51 +3105,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="337EF6B8"/>
+    <w:nsid w:val="16B19B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3260,51 +3253,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="CCE597B0"/>
+    <w:nsid w:val="85502461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3408,51 +3401,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="B1DF35B0"/>
+    <w:nsid w:val="BC3C71B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>