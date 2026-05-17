--- v0 (2026-04-17)
+++ v1 (2026-05-17)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 17/04/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 17/05/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4605,51 +4605,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="CAACB121"/>
+    <w:nsid w:val="7F885995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AF862C65"/>
+    <w:nsid w:val="482BA054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="B0E32E6F"/>
+    <w:nsid w:val="72BB20D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="CD88AC4E"/>
+    <w:nsid w:val="5498C93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5197,51 +5197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="53E5E9FE"/>
+    <w:nsid w:val="93FB6C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,51 +5345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="0AA5B9A2"/>
+    <w:nsid w:val="121C37B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5493,51 +5493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="F5AEDB87"/>
+    <w:nsid w:val="6284E255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5F8E94ED"/>
+    <w:nsid w:val="D5B9ED54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5789,51 +5789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="62B2D341"/>
+    <w:nsid w:val="92DE0054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5937,51 +5937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="A1AFC668"/>
+    <w:nsid w:val="7A9A7CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="E7302E8B"/>
+    <w:nsid w:val="9EE1F14C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="CA86D8E1"/>
+    <w:nsid w:val="1D3965D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="352B4DAA"/>
+    <w:nsid w:val="D7D6DD2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="801043AA"/>
+    <w:nsid w:val="5CDE8FC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6677,51 +6677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="1EED3C5C"/>
+    <w:nsid w:val="C1B44BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +6825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="6198DD55"/>
+    <w:nsid w:val="038AD2C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6973,51 +6973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="C6191011"/>
+    <w:nsid w:val="2F7BCEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7121,51 +7121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="5399AC6B"/>
+    <w:nsid w:val="3B6AF7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7269,51 +7269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="40217AA7"/>
+    <w:nsid w:val="7B5F43DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7417,51 +7417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="C0F9AB4F"/>
+    <w:nsid w:val="8FC4734B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7565,51 +7565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="639369AD"/>
+    <w:nsid w:val="60F1476A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="39E4509A"/>
+    <w:nsid w:val="96BE0A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="2D008BA6"/>
+    <w:nsid w:val="6A2789E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8009,51 +8009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="B204D81E"/>
+    <w:nsid w:val="1F9AB401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8157,51 +8157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="2CB4AA6C"/>
+    <w:nsid w:val="2059CA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="4CB37287"/>
+    <w:nsid w:val="3A2F19CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8453,51 +8453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="1E9EFF5F"/>
+    <w:nsid w:val="3D9CABDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8601,51 +8601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="0E7C48BA"/>
+    <w:nsid w:val="CAD4C76D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8749,51 +8749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="75A5365D"/>
+    <w:nsid w:val="4D4D7F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8897,51 +8897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="AC894057"/>
+    <w:nsid w:val="E8B205C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9045,51 +9045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="35998BE3"/>
+    <w:nsid w:val="699D96B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9193,51 +9193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="372BE02E"/>
+    <w:nsid w:val="F1BB038B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="7974FE82"/>
+    <w:nsid w:val="AA682827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9489,51 +9489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="8C3FED5A"/>
+    <w:nsid w:val="6E86324B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9637,51 +9637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="96884A2A"/>
+    <w:nsid w:val="EBCBB9A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9785,51 +9785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="5578CD4C"/>
+    <w:nsid w:val="F9C96390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9933,51 +9933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="EDDEFE93"/>
+    <w:nsid w:val="08E3CDEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10081,51 +10081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="E4CDEE8D"/>
+    <w:nsid w:val="8CD35A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="27B79566"/>
+    <w:nsid w:val="76A4399A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10377,51 +10377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="D0DC709C"/>
+    <w:nsid w:val="343E478B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10525,51 +10525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="601936DF"/>
+    <w:nsid w:val="1E2964D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10673,51 +10673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="C82A7D7B"/>
+    <w:nsid w:val="3FDD8430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10821,51 +10821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="1C394F62"/>
+    <w:nsid w:val="8C91A1D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>