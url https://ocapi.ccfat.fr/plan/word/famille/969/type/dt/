--- v1 (2026-05-17)
+++ v2 (2026-07-02)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 17/05/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 02/07/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4605,51 +4605,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7F885995"/>
+    <w:nsid w:val="3B5804D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="482BA054"/>
+    <w:nsid w:val="E1047BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="72BB20D6"/>
+    <w:nsid w:val="9E764C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="5498C93E"/>
+    <w:nsid w:val="36B17E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5197,51 +5197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="93FB6C71"/>
+    <w:nsid w:val="2FD95794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,51 +5345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="121C37B6"/>
+    <w:nsid w:val="205F0BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5493,51 +5493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6284E255"/>
+    <w:nsid w:val="C0451079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="D5B9ED54"/>
+    <w:nsid w:val="BEB637F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5789,51 +5789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="92DE0054"/>
+    <w:nsid w:val="5A25AD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5937,51 +5937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7A9A7CCE"/>
+    <w:nsid w:val="FA7F80BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="9EE1F14C"/>
+    <w:nsid w:val="46ECAB90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="1D3965D2"/>
+    <w:nsid w:val="80276464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="D7D6DD2B"/>
+    <w:nsid w:val="87039D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="5CDE8FC7"/>
+    <w:nsid w:val="42F267E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6677,51 +6677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="C1B44BBE"/>
+    <w:nsid w:val="D9968642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +6825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="038AD2C2"/>
+    <w:nsid w:val="73F03FB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6973,51 +6973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="2F7BCEA8"/>
+    <w:nsid w:val="D8AFC5FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7121,51 +7121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="3B6AF7FE"/>
+    <w:nsid w:val="B4D90786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7269,51 +7269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="7B5F43DC"/>
+    <w:nsid w:val="F4CDF941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7417,51 +7417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="8FC4734B"/>
+    <w:nsid w:val="C7771871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7565,51 +7565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="60F1476A"/>
+    <w:nsid w:val="027F8EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="96BE0A7C"/>
+    <w:nsid w:val="19E64573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="6A2789E7"/>
+    <w:nsid w:val="6FD182FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8009,51 +8009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="1F9AB401"/>
+    <w:nsid w:val="47C0C4B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8157,51 +8157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="2059CA7F"/>
+    <w:nsid w:val="B3AF90E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="3A2F19CE"/>
+    <w:nsid w:val="021BAC6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8453,51 +8453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="3D9CABDB"/>
+    <w:nsid w:val="B6432071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8601,51 +8601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="CAD4C76D"/>
+    <w:nsid w:val="92BEBB85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8749,51 +8749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="4D4D7F9C"/>
+    <w:nsid w:val="12E1ED14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8897,51 +8897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="E8B205C1"/>
+    <w:nsid w:val="AF0051DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9045,51 +9045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="699D96B7"/>
+    <w:nsid w:val="6DEECD43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9193,51 +9193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="F1BB038B"/>
+    <w:nsid w:val="3682461E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="AA682827"/>
+    <w:nsid w:val="9EDB441E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9489,51 +9489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="6E86324B"/>
+    <w:nsid w:val="B448895E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9637,51 +9637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="EBCBB9A8"/>
+    <w:nsid w:val="F0617AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9785,51 +9785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="F9C96390"/>
+    <w:nsid w:val="BEFB72C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9933,51 +9933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="08E3CDEC"/>
+    <w:nsid w:val="DDA08D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10081,51 +10081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="8CD35A66"/>
+    <w:nsid w:val="581C8FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="76A4399A"/>
+    <w:nsid w:val="0703FAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10377,51 +10377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="343E478B"/>
+    <w:nsid w:val="0AB00935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10525,51 +10525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="1E2964D7"/>
+    <w:nsid w:val="86E971DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10673,51 +10673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="3FDD8430"/>
+    <w:nsid w:val="8359D67E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10821,51 +10821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="8C91A1D2"/>
+    <w:nsid w:val="1ABBBB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>