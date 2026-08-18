--- v2 (2026-07-02)
+++ v3 (2026-08-18)
@@ -11,51 +11,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_default"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 02/07/2026</w:t>
+        <w:t xml:space="preserve">Document entériné par le Groupe Spécialisé n° 14.4 - Édité le 18/08/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="paragraph_centered"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste minimale des éléments habituellement demandés par le Groupe Spécialisé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="font_h2"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe Spécialisé n° 14.4 « Equipements / Solaire thermique et récupération d’énergie par vecteur eau »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -4605,51 +4605,51 @@
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr/>
   </w:p>
   <w:p>
     <w:pPr/>
     <w:r>
       <w:pict>
         <v:shape type="#_x0000_t75" style="width:170pt; height:60pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char;">
           <w10:wrap type="inline"/>
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3B5804D0"/>
+    <w:nsid w:val="5E1E3196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4753,51 +4753,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E1047BD7"/>
+    <w:nsid w:val="3EDA162E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="9E764C30"/>
+    <w:nsid w:val="33541E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5049,51 +5049,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="36B17E74"/>
+    <w:nsid w:val="9F187A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5197,51 +5197,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="2FD95794"/>
+    <w:nsid w:val="3089D285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5345,51 +5345,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="205F0BBC"/>
+    <w:nsid w:val="2E5076C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5493,51 +5493,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="C0451079"/>
+    <w:nsid w:val="594866F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="BEB637F3"/>
+    <w:nsid w:val="6DEF70ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5789,51 +5789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="5A25AD94"/>
+    <w:nsid w:val="E38AE0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5937,51 +5937,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="FA7F80BC"/>
+    <w:nsid w:val="08304256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6085,51 +6085,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="46ECAB90"/>
+    <w:nsid w:val="DCDD36E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6233,51 +6233,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="80276464"/>
+    <w:nsid w:val="5E212349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6381,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21">
-    <w:nsid w:val="87039D73"/>
+    <w:nsid w:val="4FA6BA05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22">
-    <w:nsid w:val="42F267E7"/>
+    <w:nsid w:val="8DE9548E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6677,51 +6677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23">
-    <w:nsid w:val="D9968642"/>
+    <w:nsid w:val="6593B186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6825,51 +6825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24">
-    <w:nsid w:val="73F03FB7"/>
+    <w:nsid w:val="88C11666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6973,51 +6973,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="D8AFC5FC"/>
+    <w:nsid w:val="41BD6817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7121,51 +7121,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26">
-    <w:nsid w:val="B4D90786"/>
+    <w:nsid w:val="ACAEE379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7269,51 +7269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27">
-    <w:nsid w:val="F4CDF941"/>
+    <w:nsid w:val="2D883A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7417,51 +7417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
-    <w:nsid w:val="C7771871"/>
+    <w:nsid w:val="527DADE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7565,51 +7565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
-    <w:nsid w:val="027F8EAC"/>
+    <w:nsid w:val="DB986DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7713,51 +7713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30">
-    <w:nsid w:val="19E64573"/>
+    <w:nsid w:val="5FF85845"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31">
-    <w:nsid w:val="6FD182FC"/>
+    <w:nsid w:val="C1CD7C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8009,51 +8009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32">
-    <w:nsid w:val="47C0C4B8"/>
+    <w:nsid w:val="007FEC79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8157,51 +8157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33">
-    <w:nsid w:val="B3AF90E4"/>
+    <w:nsid w:val="0B07CDEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8305,51 +8305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34">
-    <w:nsid w:val="021BAC6B"/>
+    <w:nsid w:val="F91652FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8453,51 +8453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35">
-    <w:nsid w:val="B6432071"/>
+    <w:nsid w:val="BBFD9A6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8601,51 +8601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36">
-    <w:nsid w:val="92BEBB85"/>
+    <w:nsid w:val="D98EB5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8749,51 +8749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37">
-    <w:nsid w:val="12E1ED14"/>
+    <w:nsid w:val="ECFC3F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8897,51 +8897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38">
-    <w:nsid w:val="AF0051DA"/>
+    <w:nsid w:val="EEC266D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9045,51 +9045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39">
-    <w:nsid w:val="6DEECD43"/>
+    <w:nsid w:val="025F24B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9193,51 +9193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40">
-    <w:nsid w:val="3682461E"/>
+    <w:nsid w:val="38C76C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9341,51 +9341,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41">
-    <w:nsid w:val="9EDB441E"/>
+    <w:nsid w:val="C91CED3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9489,51 +9489,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42">
-    <w:nsid w:val="B448895E"/>
+    <w:nsid w:val="69D63510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9637,51 +9637,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43">
-    <w:nsid w:val="F0617AD7"/>
+    <w:nsid w:val="097F8BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9785,51 +9785,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44">
-    <w:nsid w:val="BEFB72C4"/>
+    <w:nsid w:val="35B8B6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9933,51 +9933,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45">
-    <w:nsid w:val="DDA08D6C"/>
+    <w:nsid w:val="40255D49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10081,51 +10081,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46">
-    <w:nsid w:val="581C8FF4"/>
+    <w:nsid w:val="345949D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47">
-    <w:nsid w:val="0703FAB4"/>
+    <w:nsid w:val="28C7FAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10377,51 +10377,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48">
-    <w:nsid w:val="0AB00935"/>
+    <w:nsid w:val="F01AF4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10525,51 +10525,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49">
-    <w:nsid w:val="86E971DB"/>
+    <w:nsid w:val="71366425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10673,51 +10673,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50">
-    <w:nsid w:val="8359D67E"/>
+    <w:nsid w:val="33922F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10821,51 +10821,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51">
-    <w:nsid w:val="1ABBBB1D"/>
+    <w:nsid w:val="44C36954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>